--- v0 (2026-06-10)
+++ v1 (2026-07-25)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="ReportData" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames/>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="54">
   <si>
     <t>STAT_ID</t>
   </si>
   <si>
     <t>STAT_CODE</t>
   </si>
@@ -322,51 +322,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -621,51 +621,51 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2b3ca805-3f1f-4237-90f9-44230efd32d7}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{68a3fcf1-0a47-4174-b6b0-fdc60c7a4382}">
   <dimension ref="A1:Q26"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="8.57142857142857" customWidth="1"/>
     <col min="2" max="2" width="12.1428571428571" customWidth="1"/>
     <col min="3" max="3" width="13.7142857142857" customWidth="1"/>
     <col min="4" max="4" width="14.5714285714286" customWidth="1"/>
     <col min="5" max="5" width="11.1428571428571" customWidth="1"/>
     <col min="6" max="6" width="13" customWidth="1"/>
     <col min="7" max="7" width="8.85714285714286" customWidth="1"/>
     <col min="8" max="8" width="21.7142857142857" customWidth="1"/>
     <col min="9" max="9" width="22.8571428571429" customWidth="1"/>
     <col min="10" max="10" width="18.1428571428571" customWidth="1"/>
     <col min="11" max="11" width="6.85714285714286" customWidth="1"/>
     <col min="12" max="17" width="6.14285714285714" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">