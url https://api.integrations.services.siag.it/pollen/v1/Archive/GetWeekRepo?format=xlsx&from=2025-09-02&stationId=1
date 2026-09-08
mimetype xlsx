--- v1 (2026-07-25)
+++ v2 (2026-09-08)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="ReportData" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames/>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="54">
   <si>
     <t>STAT_ID</t>
   </si>
   <si>
     <t>STAT_CODE</t>
   </si>
@@ -322,51 +322,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -621,51 +621,51 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{68a3fcf1-0a47-4174-b6b0-fdc60c7a4382}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{e05403b1-23d5-48a3-98e4-d152097f9ce4}">
   <dimension ref="A1:Q26"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="8.57142857142857" customWidth="1"/>
     <col min="2" max="2" width="12.1428571428571" customWidth="1"/>
     <col min="3" max="3" width="13.7142857142857" customWidth="1"/>
     <col min="4" max="4" width="14.5714285714286" customWidth="1"/>
     <col min="5" max="5" width="11.1428571428571" customWidth="1"/>
     <col min="6" max="6" width="13" customWidth="1"/>
     <col min="7" max="7" width="8.85714285714286" customWidth="1"/>
     <col min="8" max="8" width="21.7142857142857" customWidth="1"/>
     <col min="9" max="9" width="22.8571428571429" customWidth="1"/>
     <col min="10" max="10" width="18.1428571428571" customWidth="1"/>
     <col min="11" max="11" width="6.85714285714286" customWidth="1"/>
     <col min="12" max="17" width="6.14285714285714" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">